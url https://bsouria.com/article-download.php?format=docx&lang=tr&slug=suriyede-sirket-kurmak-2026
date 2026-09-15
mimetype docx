--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -553,50 +553,242 @@
         <w:t xml:space="preserve">Sermayeyi ilk istikrarlı çalışma dönemine ulaşma maliyetine göre belirleyin: mekân, ekipman, stok, depozito, maaş, pazarlama, yazılım, taşıma ve acil durum payı. Geri ödenecek ortak borcunu kalıcı özkaynaktan ayırın.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kişisel hesabı şirket kasası gibi kullanmayın. Her para girişini sermaye, ortak kredisi, iade edilecek gider veya gelir olarak tanımlayın.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratik kural: Her para hareketi tek cümle ve tek belgeyle açıklanabilmelidir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suriye’de şirket nasıl kurulur 2026?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suriye’de şirket kurmak için şirket türünü seçmek, ortakları ve sermayeyi belirlemek, ana sözleşmeyi hazırlamak, ticaret siciline kayıt olmak, vergi numarası almak ve gerekli ruhsatları tamamlamak gerekir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Şirket kurma adımları</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faaliyet alanını ve şirket türünü seçin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ortaklık, sermaye ve yönetim yapısını belirleyin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Şirket adı ve ana sözleşmeyi hazırlayın.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ticaret sicili ve vergi kaydını tamamlayın.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Belediye ve sektör ruhsatlarını kontrol edin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muhasebe, çalışan ve sigorta işlemlerini düzenleyin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suriye şirket kuruluşu kontrol listesi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kimlik ve ortaklık belgeleri</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Şirket adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ana sözleşme ve yetki belgeleri</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ticaret sicili ve vergi numarası</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faaliyet ruhsatları</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muhasebe ve bordro sistemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Şirket kuruluşu faaliyet ruhsatı değildir</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tescilden sonra bir ruhsat matrisi oluşturun: kurum, izin, sorumlu kişi, evrak, ücret, inceleme şartı ve yenileme tarihi. Sicildeki amaç, düzenlenen sektörde doğrudan çalışma yetkisi vermeyebilir.</w:t>
       </w:r>