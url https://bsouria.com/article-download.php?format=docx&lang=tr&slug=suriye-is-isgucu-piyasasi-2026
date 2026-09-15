--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -60,51 +60,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Suriye iş piyasasındaki sorun yalnızca iş sayısının azlığı değildir. İşverenlerin rolü belirsiz tanımlaması, adayların beceriyi kanıtlayamaması, eğitimin gerçek talepten kopması ve deneyimin doğrulanamaması da eşleşmeyi zorlaştırır. Bu rehber, adayın beceriyi kanıta dönüştürmesini ve işverenin adil, ölçülebilir bir işe alım sistemi kurmasını anlatır.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Uyarı: Bu genel bir uygulama rehberidir; hukuk danışmanlığı değildir. Sözleşme, ücret, vergi, sosyal güvenlik ve çalışma izni koşullarını güncel kurallarla doğrulayın.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Piyasayı olduğu gibi okuyun</w:t>
+        <w:t xml:space="preserve">Suriye İş İlanları 2026: İş Arama Rehberi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ILO’nun Mayıs 2026’da yayımladığı ve dört vilayette 5.335 Suriyeli dönüş yapan kişiyi kapsayan araştırmada katılımcıların yüzde 80’den fazlası işsizdi. Birçoğunun önceki deneyimi olmasına rağmen eğitim erişimi, resmî işe yerleştirme, dijital ve temel beceriler ile tanınan sertifika konusunda açıklar vardı.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ILO’nun Şam, Halep, Humus ve Hama’da 140 faal fabrikayla yürüttüğü sanayi araştırması ise gıda, tekstil, kimya, plastik ve mühendislik alanlarında kalite, güvenlik, bakım, ölçüm ve dokümantasyon becerilerinin önemini gösterdi.</w:t>
       </w:r>