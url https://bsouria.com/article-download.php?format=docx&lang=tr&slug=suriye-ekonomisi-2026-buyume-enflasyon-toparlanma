--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>2026’da Suriye Ekonomisi: Büyüme, Enflasyon, Kur, Yatırım ve Yeniden İnşa Nasıl Okunmalı?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="64736B"/>
         </w:rPr>
-        <w:t>Besouria Editorial · 2026-07-26</w:t>
+        <w:t>Bsouria Editorial · 2026-07-26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Suriye ekonomisini manşetlerin ötesinde okumak için pratik analiz: üretim, fiyatlar, kur, kamu maliyesi, bankacılık, sektörler, istihdam, yatırım ve toparlanma senaryoları.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2026’da Suriye ekonomisini “toparlanma başladı” ya da “kriz devam ediyor” gibi tek bir cümleyle anlatmak mümkün değildir. İki ifade aynı anda doğru olabilir: bazı sektör ve bölgelerde faaliyet canlanırken satın alma gücü, kamu hizmetleri, finansman ve istihdam hâlâ ihtiyaçların çok gerisindedir. Bu rehber, aşırı iyimserlik ya da felaket dili kullanmadan verileri, kararları ve fırsatları okumak için pratik bir çerçeve sunar.</w:t>
       </w:r>
     </w:p>
@@ -1016,30 +1016,30 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2026’nın en doğru resmi, ağır hasarlı bir tabandan yeniden ivme kazanmaya çalışan ekonomidir. Enflasyondaki yavaşlama, bağlantı ve enerjide iyileşme, kurumsal reform ve yeniden faaliyet önemlidir; ancak yoksulluk, zayıf kredi, altyapı hasarı ve veri açığı sürmektedir. Sağlam karar, tarihli kaynak, aralık, yerel gösterge, senaryo ve sürprize dayanacak nakit kullanır.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Bsouria</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2026’da Suriye Ekonomisi: Büyüme, Enflasyon, Kur, Yatırım ve Yeniden İnşa Nasıl Okunmalı?</dc:title>
-  <dc:creator>Besouria Editorial</dc:creator>
+  <dc:creator>Bsouria Editorial</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>