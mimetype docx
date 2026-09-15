--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>L’économie syrienne en 2026 : comprendre la croissance, l’inflation, la monnaie, l’investissement et la reconstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="64736B"/>
         </w:rPr>
-        <w:t>Besouria Editorial · 2026-07-26</w:t>
+        <w:t>Bsouria Editorial · 2026-07-26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Un guide analytique pratique pour lire l’économie syrienne au-delà des titres : production, prix, monnaie, finances publiques, banques, secteurs, emploi, investissement et scénarios de reprise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En 2026, l’économie syrienne ne se résume ni à « la reprise a commencé » ni à « la crise continue ». Les deux phrases peuvent être vraies : l’activité progresse dans certains secteurs et territoires, tandis que le pouvoir d’achat, les services, le financement et l’emploi restent très inférieurs aux besoins. Ce guide propose une méthode pratique pour lire les données, les réformes et les opportunités sans vendre un optimisme facile ni exagérer les risques.</w:t>
       </w:r>
     </w:p>
@@ -1016,30 +1016,30 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">L’image la plus juste en 2026 est celle d’une économie qui retrouve de l’élan depuis une base gravement affaiblie. Baisse de l’inflation, meilleure connexion, énergie et réformes sont importantes, sans effacer pauvreté, faiblesse du crédit, dégâts et manque de données. Une bonne décision repose sur des sources datées, des fourchettes, des indicateurs locaux, des scénarios et une liquidité suffisante.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Bsouria</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>L’économie syrienne en 2026 : comprendre la croissance, l’inflation, la monnaie, l’investissement et la reconstruction</dc:title>
-  <dc:creator>Besouria Editorial</dc:creator>
+  <dc:creator>Bsouria Editorial</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>