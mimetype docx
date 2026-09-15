--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>The Syrian Economy in 2026: How to Read Growth, Inflation, the Currency, Investment and Reconstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="64736B"/>
         </w:rPr>
-        <w:t>Besouria Editorial · 2026-07-26</w:t>
+        <w:t>Bsouria Editorial · 2026-07-26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>A practical analytical guide to reading Syria’s economy beyond headlines: output, prices, the currency, public finance, banking, sectors, jobs, investment and recovery scenarios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Syria’s economy in 2026 cannot be reduced to a single headline such as “recovery has begun” or “the crisis continues.” Both may be true at the same time: activity is improving in some sectors and locations, while purchasing power, public services, finance and employment remain far below what households and firms need. This guide offers a practical way to read the data, policy changes and opportunities without selling optimism or exaggerating risk.</w:t>
       </w:r>
     </w:p>
@@ -1028,30 +1028,30 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The most accurate 2026 picture is an economy beginning to regain momentum from a severely weakened base. Lower inflation, improving connectivity and power, institutional reforms and renewed activity deserve attention, but they do not erase poverty, weak credit, infrastructure damage or data gaps. Sound decisions use dated sources, ranges, local indicators, scenarios and enough cash to survive surprises.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Bsouria</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Syrian Economy in 2026: How to Read Growth, Inflation, the Currency, Investment and Reconstruction</dc:title>
-  <dc:creator>Besouria Editorial</dc:creator>
+  <dc:creator>Bsouria Editorial</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>