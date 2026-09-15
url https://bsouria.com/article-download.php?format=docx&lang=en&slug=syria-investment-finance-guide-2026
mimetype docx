--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>Syria Investment and Finance Guide 2026: How to Evaluate and Structure a Deal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="64736B"/>
         </w:rPr>
-        <w:t>Besouria Editorial Team · 2026-07-26</w:t>
+        <w:t>Bsouria Editorial Team · 2026-07-26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>A practical framework for founders, market, numbers, valuation, governance, funding, compliance and exit before investing in Syria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Investing in Syria is not a contest to identify the most fashionable sector. It is a disciplined process for turning a real need into a business that can be financed, governed, measured and eventually exited. A credible opportunity must survive questions about customers, team, licensing, liquidity, currency, governance and compliance.</w:t>
       </w:r>
     </w:p>
@@ -872,30 +872,30 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Post an opportunity</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Bsouria</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Syria Investment and Finance Guide 2026: How to Evaluate and Structure a Deal</dc:title>
-  <dc:creator>Besouria Editorial Team</dc:creator>
+  <dc:creator>Bsouria Editorial Team</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>