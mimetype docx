--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -60,87 +60,195 @@
         </w:rPr>
         <w:t xml:space="preserve">Investing in Syrian companies in 2026 is not a simple choice between “enter now” and “wait.” The market is moving through political, regulatory, financial, and operational transition. Regional and international engagement has started to reopen, yet companies still operate with uneven infrastructure, changing rules, constrained banking channels, and major differences between sectors and governorates. The investor most likely to succeed is therefore not automatically the one with the largest cheque. It is the one who develops a clear investment thesis, chooses the right entry model, verifies the partner and the assets, structures governance before transferring money, and designs an operating plan that can survive disruption.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Important: This guide is general educational material, not legal, tax, sanctions, or investment advice. Rules, banking practice, licences, and international restrictions can change. Before signing, transferring funds, acquiring shares, or appointing a partner, consult qualified Syrian and international legal, accounting, sanctions, banking, and sector specialists.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">How to Invest in Syrian Companies in 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investing in a Syrian company requires selecting a suitable sector, verifying registration and ownership, reviewing licences and sanctions, checking accounts and debts, valuing the business, agreeing governance rights and confirming a compliant payment route before transferring funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Syrian company investment checklist</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compare sectors, demand and operating risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verify registration, owners, licences and reputation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review accounts, contracts, taxes, debts and employees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assess assets, cash flow and required repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agree voting, reporting, profit distribution and exit rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confirm banking, currency and compliance requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Why this guide is different from a company-formation guide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Company formation answers a procedural question: how do we create and register a legal entity? Investing in a Syrian company raises a different set of questions. What exactly are we buying: assets, shares, contracts, customers, technology, licences, or a distribution relationship? Can the seller prove ownership? Are there hidden debts, disputed land, expired permits, sanctions exposure, tax risks, or customer concentration? How will capital be protected against currency movement, delayed collections, interrupted power, or supply shortages? What rights will the investor have if the partners disagree? How will the investment eventually be sold or repaid?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A company can be legally registered yet remain commercially fragile. It may depend on verbal contracts, personal bank accounts, undocumented inventory, one influential customer, or a founder who personally controls every supplier and employee. Conversely, a young business may not yet have a long financial history but may have a strong team, verified demand, and a cleaner structure that can be built correctly from the beginning. Registration is evidence that a legal entity exists; it is not proof of value.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A realistic reading of Syria’s investment environment</w:t>
+        <w:t xml:space="preserve">Syria Market Entry Strategy 2026: Market Research and Risks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recent World Bank work illustrates the scale of both the need and the risk. Physical damage to infrastructure and buildings is immense, and estimated reconstruction requirements reach hundreds of billions of dollars. These figures do not mean that every need immediately becomes an investable contract. They do show the depth of gaps in electricity, water, transport, housing, productive buildings, and public services. Recovery is also uneven. A business case that is viable in Damascus or Aleppo may not work under the same assumptions in another governorate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">During 2025 and 2026, Syria saw renewed engagement by international institutions, projects related to electricity, water, health, and public financial management, and more structured discussion about the private sector. The 2026 Syrian Private Sector Dialogue addressed the legal and regulatory environment, taxation, finance, logistics, trade, market access, skills, innovation, and diaspora engagement. This does not remove uncertainty, but it creates more channels for evidence, networking, and policy discussion than existed before.</w:t>
       </w:r>
@@ -156,51 +264,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Sanctions relief also changed the landscape, but it did not eliminate every restriction. Broad U.S. and EU economic measures were eased in 2025, while targeted measures against listed persons and entities remained. Banks, insurers, technology providers, freight companies, and correspondent institutions may also apply internal risk policies that are stricter than the legal minimum. Every investor must separate three questions: Is the transaction legally permitted? Will the bank process it? Will the insurer, carrier, software provider, or supplier support it? The answers may differ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical conclusion: Syria is neither a market with no opportunities nor a market where enthusiasm can replace diligence. It is a transitional market that rewards fieldwork, compliance, patient capital, reliable local execution, and a business model designed for volatility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Write a one-page investment thesis before meeting targets</w:t>
+        <w:t xml:space="preserve">Syria Business Opportunities: Build a Market Entry Plan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Before negotiating a valuation or ownership percentage, write a one-page thesis explaining why the opportunity exists and how the investment creates value. The document should not be marketing material. It should force the team to identify the customer, the paid problem, the investor’s contribution, and the conditions under which the project fails.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Need: What operational or consumer problem exists today?</w:t>
       </w:r>