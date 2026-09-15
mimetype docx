--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -18,51 +18,51 @@
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="right"/>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>الاقتصاد السوري في 2026: كيف تقرأ النمو والتضخم والليرة والاستثمار وإعادة الإعمار؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="64736B"/>
         </w:rPr>
-        <w:t>Besouria Editorial · 2026-07-26</w:t>
+        <w:t>Bsouria Editorial · 2026-07-26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="right"/>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>دليل تحليلي عملي لقراءة الاقتصاد السوري بعيداً عن العناوين السريعة: الناتج، الأسعار، الليرة، المالية العامة، المصارف، القطاعات، الوظائف، الاستثمار وسيناريوهات التعافي.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="right"/>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1409,30 +1409,30 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">الصورة الأدق في 2026 هي اقتصاد بدأ يلتقط أنفاسه، لكن نقطة انطلاقه ضعيفة واحتياجاته ضخمة. المؤشرات الإيجابية—تباطؤ التضخم، تحسن الاتصال والطاقة، عودة النشاط والإصلاح المؤسسي—تستحق المتابعة، لكنها لا تلغي الفقر وضعف الائتمان وتضرر البنية التحتية ونقص البيانات. القرار الذكي يبنى على مصدر مؤرخ، ونطاقات وسيناريوهات، ومؤشرات محلية، وتدفق نقدي قادر على تحمل المفاجآت.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Bsouria</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>الاقتصاد السوري في 2026: كيف تقرأ النمو والتضخم والليرة والاستثمار وإعادة الإعمار؟</dc:title>
-  <dc:creator>Besouria Editorial</dc:creator>
+  <dc:creator>Bsouria Editorial</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>